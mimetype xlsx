--- v0 (2025-12-07)
+++ v1 (2026-09-20)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\w2k12-storage\Amministrazione\Amministrazione aperta\Società trasparente\4 - Personale\Personale\a - Dotazione organica\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\prd-itc-storage\Amministrazione\Amministrazione aperta\Società trasparente\4 - Personale\Personale\a - Dotazione organica\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FCF98157-92E3-4FE2-9329-DB7000C51D42}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{970865D0-D4B4-4252-97A0-1A72C9EBA0BA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Foglio1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="34">
   <si>
     <t>Dotazione Organica</t>
   </si>
   <si>
     <t>anno 2013</t>
   </si>
   <si>
     <t>Composizione del personale dipendente al 31/12/2013</t>
   </si>
   <si>
     <t>Totale dipendenti</t>
   </si>
   <si>
     <t>di cui Quadri</t>
   </si>
   <si>
     <t>di cui Dirigenti</t>
   </si>
   <si>
     <t>di cui Impiegati</t>
   </si>
   <si>
     <t>anno 2014</t>
   </si>
   <si>
@@ -113,171 +113,170 @@
     <t>Composizione del personale dipendente al 31/12/2020</t>
   </si>
   <si>
     <t>anno 2021</t>
   </si>
   <si>
     <t>Composizione del personale dipendente al 31/12/2021</t>
   </si>
   <si>
     <t>anno 2022</t>
   </si>
   <si>
     <t>Composizione del personale dipendente al 31/12/2022</t>
   </si>
   <si>
     <t>anno 2023</t>
   </si>
   <si>
     <t>Composizione del personale dipendente al 31/12/2023</t>
   </si>
   <si>
     <t>anno 2024</t>
   </si>
   <si>
     <t>Composizione del personale dipendente al 31/12/2024</t>
+  </si>
+  <si>
+    <t>Composizione del personale dipendente al 31/12/2025</t>
+  </si>
+  <si>
+    <t>anno 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;€&quot;\ #,##0;[Red]\-&quot;€&quot;\ #,##0"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -555,54 +554,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:G148"/>
+  <dimension ref="A2:G153"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A122" workbookViewId="0">
-      <selection activeCell="E145" sqref="E145"/>
+    <sheetView tabSelected="1" topLeftCell="A74" workbookViewId="0">
+      <selection activeCell="J137" sqref="J137"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="4" max="4" width="22.5703125" customWidth="1"/>
     <col min="6" max="7" width="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="21" x14ac:dyDescent="0.35">
       <c r="D2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" s="10"/>
       <c r="B4" s="10"/>
       <c r="C4" s="10"/>
       <c r="D4" s="11" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="10"/>
       <c r="F4" s="12"/>
@@ -611,397 +610,397 @@
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="8"/>
       <c r="E5" s="2"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="9">
         <v>1475030</v>
       </c>
       <c r="E6" s="2"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
     </row>
     <row r="8" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="15" t="s">
+      <c r="A8" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="15"/>
-[...3 lines deleted...]
-      <c r="F8" s="15"/>
+      <c r="B8" s="14"/>
+      <c r="C8" s="14"/>
+      <c r="D8" s="14"/>
+      <c r="E8" s="14"/>
+      <c r="F8" s="14"/>
     </row>
     <row r="9" spans="1:7" ht="9.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A10" s="16" t="s">
+      <c r="A10" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="16"/>
+      <c r="B10" s="15"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="6">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" s="2"/>
-      <c r="B11" s="17" t="s">
+      <c r="B11" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="C11" s="17"/>
+      <c r="C11" s="16"/>
       <c r="D11" s="3">
         <v>0</v>
       </c>
       <c r="E11" s="2"/>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" s="2"/>
-      <c r="B12" s="17" t="s">
+      <c r="B12" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="C12" s="17"/>
+      <c r="C12" s="16"/>
       <c r="D12" s="3">
         <v>5</v>
       </c>
       <c r="E12" s="2"/>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
-      <c r="B13" s="17" t="s">
+      <c r="B13" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="C13" s="17"/>
+      <c r="C13" s="16"/>
       <c r="D13" s="3">
         <v>25</v>
       </c>
       <c r="E13" s="2"/>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" s="10"/>
       <c r="B15" s="10"/>
       <c r="C15" s="10"/>
       <c r="D15" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E15" s="10"/>
       <c r="F15" s="12"/>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="8"/>
       <c r="E16" s="2"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="9">
         <v>1458956</v>
       </c>
       <c r="E17" s="2"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="2"/>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
     </row>
     <row r="19" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="15" t="s">
+      <c r="A19" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B19" s="15"/>
-[...3 lines deleted...]
-      <c r="F19" s="15"/>
+      <c r="B19" s="14"/>
+      <c r="C19" s="14"/>
+      <c r="D19" s="14"/>
+      <c r="E19" s="14"/>
+      <c r="F19" s="14"/>
     </row>
     <row r="20" spans="1:6" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="16" t="s">
+      <c r="A21" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="B21" s="16"/>
+      <c r="B21" s="15"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="6">
         <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
-      <c r="B22" s="17" t="s">
+      <c r="B22" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="C22" s="17"/>
+      <c r="C22" s="16"/>
       <c r="D22" s="3">
         <v>0</v>
       </c>
       <c r="E22" s="2"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
-      <c r="B23" s="17" t="s">
+      <c r="B23" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="C23" s="17"/>
+      <c r="C23" s="16"/>
       <c r="D23" s="3">
         <v>5</v>
       </c>
       <c r="E23" s="2"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
-      <c r="B24" s="17" t="s">
+      <c r="B24" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="C24" s="17"/>
+      <c r="C24" s="16"/>
       <c r="D24" s="3">
         <v>25</v>
       </c>
       <c r="E24" s="2"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" s="10"/>
       <c r="B26" s="10"/>
       <c r="C26" s="10"/>
       <c r="D26" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="10"/>
       <c r="F26" s="12"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" s="7"/>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="8"/>
       <c r="E27" s="2"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="9">
         <v>1456684</v>
       </c>
       <c r="E28" s="2"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
     </row>
     <row r="30" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="15" t="s">
+      <c r="A30" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B30" s="15"/>
-[...3 lines deleted...]
-      <c r="F30" s="15"/>
+      <c r="B30" s="14"/>
+      <c r="C30" s="14"/>
+      <c r="D30" s="14"/>
+      <c r="E30" s="14"/>
+      <c r="F30" s="14"/>
     </row>
     <row r="31" spans="1:6" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A32" s="16" t="s">
+      <c r="A32" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="B32" s="16"/>
+      <c r="B32" s="15"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="6">
         <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
-      <c r="B33" s="17" t="s">
+      <c r="B33" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="C33" s="17"/>
+      <c r="C33" s="16"/>
       <c r="D33" s="3">
         <v>0</v>
       </c>
       <c r="E33" s="2"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
-      <c r="B34" s="17" t="s">
+      <c r="B34" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="C34" s="17"/>
+      <c r="C34" s="16"/>
       <c r="D34" s="3">
         <v>5</v>
       </c>
       <c r="E34" s="2"/>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
-      <c r="B35" s="17" t="s">
+      <c r="B35" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="C35" s="17"/>
+      <c r="C35" s="16"/>
       <c r="D35" s="3">
         <v>25</v>
       </c>
       <c r="E35" s="2"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" s="10"/>
       <c r="B37" s="10"/>
       <c r="C37" s="10"/>
       <c r="D37" s="11" t="s">
         <v>13</v>
       </c>
       <c r="E37" s="10"/>
       <c r="F37" s="12"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" s="7"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="8"/>
       <c r="E38" s="2"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="9">
         <v>1450007</v>
       </c>
       <c r="E39" s="2"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
     </row>
     <row r="41" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="15" t="s">
+      <c r="A41" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B41" s="15"/>
-[...3 lines deleted...]
-      <c r="F41" s="15"/>
+      <c r="B41" s="14"/>
+      <c r="C41" s="14"/>
+      <c r="D41" s="14"/>
+      <c r="E41" s="14"/>
+      <c r="F41" s="14"/>
     </row>
     <row r="42" spans="1:6" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>
       <c r="F42" s="4"/>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A43" s="16" t="s">
+      <c r="A43" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="B43" s="16"/>
+      <c r="B43" s="15"/>
       <c r="C43" s="5"/>
       <c r="D43" s="5"/>
       <c r="E43" s="6">
         <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" s="2"/>
-      <c r="B44" s="17" t="s">
+      <c r="B44" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="C44" s="17"/>
+      <c r="C44" s="16"/>
       <c r="D44" s="3">
         <v>0</v>
       </c>
       <c r="E44" s="2"/>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" s="2"/>
-      <c r="B45" s="17" t="s">
+      <c r="B45" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="C45" s="17"/>
+      <c r="C45" s="16"/>
       <c r="D45" s="3">
         <v>4</v>
       </c>
       <c r="E45" s="2"/>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" s="2"/>
-      <c r="B46" s="17" t="s">
+      <c r="B46" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="C46" s="17"/>
+      <c r="C46" s="16"/>
       <c r="D46" s="3">
         <v>25</v>
       </c>
       <c r="E46" s="2"/>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" s="2"/>
       <c r="B47" s="13"/>
       <c r="C47" s="13"/>
       <c r="D47" s="3"/>
       <c r="E47" s="2"/>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" s="2"/>
       <c r="B48" s="13"/>
       <c r="C48" s="13"/>
       <c r="D48" s="3"/>
       <c r="E48" s="2"/>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" s="2"/>
       <c r="B49" s="13"/>
       <c r="C49" s="13"/>
       <c r="D49" s="3"/>
       <c r="E49" s="2"/>
@@ -1020,811 +1019,913 @@
       <c r="D51" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="10"/>
       <c r="F51" s="12"/>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" s="7"/>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>
       <c r="D52" s="8"/>
       <c r="E52" s="2"/>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="9">
         <v>1413573</v>
       </c>
       <c r="E53" s="2"/>
     </row>
     <row r="55" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="15" t="s">
+      <c r="A55" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B55" s="15"/>
-[...3 lines deleted...]
-      <c r="F55" s="15"/>
+      <c r="B55" s="14"/>
+      <c r="C55" s="14"/>
+      <c r="D55" s="14"/>
+      <c r="E55" s="14"/>
+      <c r="F55" s="14"/>
     </row>
     <row r="56" spans="1:6" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="4"/>
       <c r="C56" s="4"/>
       <c r="D56" s="4"/>
       <c r="E56" s="4"/>
       <c r="F56" s="4"/>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A57" s="16" t="s">
+      <c r="A57" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="B57" s="16"/>
+      <c r="B57" s="15"/>
       <c r="C57" s="5"/>
       <c r="D57" s="5"/>
       <c r="E57" s="6">
         <v>27</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" s="2"/>
-      <c r="B58" s="17" t="s">
+      <c r="B58" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="C58" s="17"/>
+      <c r="C58" s="16"/>
       <c r="D58" s="3">
         <v>0</v>
       </c>
       <c r="E58" s="2"/>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" s="2"/>
-      <c r="B59" s="17" t="s">
+      <c r="B59" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="C59" s="17"/>
+      <c r="C59" s="16"/>
       <c r="D59" s="3">
         <v>3</v>
       </c>
       <c r="E59" s="2"/>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" s="2"/>
-      <c r="B60" s="17" t="s">
+      <c r="B60" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="C60" s="17"/>
+      <c r="C60" s="16"/>
       <c r="D60" s="3">
         <v>24</v>
       </c>
       <c r="E60" s="2"/>
     </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="10"/>
+      <c r="B63" s="10"/>
+      <c r="C63" s="10"/>
+      <c r="D63" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E63" s="10"/>
+      <c r="F63" s="12"/>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="7"/>
+      <c r="B64" s="7"/>
+      <c r="C64" s="7"/>
+      <c r="D64" s="8"/>
+      <c r="E64" s="2"/>
+    </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A65" s="10"/>
-[...16 lines deleted...]
-      <c r="A67" s="2" t="s">
+      <c r="A65" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B67" s="2"/>
-[...1 lines deleted...]
-      <c r="D67" s="9">
+      <c r="B65" s="2"/>
+      <c r="C65" s="2"/>
+      <c r="D65" s="9">
         <v>1332809</v>
       </c>
-      <c r="E67" s="2"/>
-[...1 lines deleted...]
-    <row r="69" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E65" s="2"/>
+    </row>
+    <row r="67" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B67" s="14"/>
+      <c r="C67" s="14"/>
+      <c r="D67" s="14"/>
+      <c r="E67" s="14"/>
+      <c r="F67" s="14"/>
+    </row>
+    <row r="68" spans="1:6" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="4"/>
+      <c r="B68" s="4"/>
+      <c r="C68" s="4"/>
+      <c r="D68" s="4"/>
+      <c r="E68" s="4"/>
+      <c r="F68" s="4"/>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" s="15" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="B69" s="15"/>
-      <c r="C69" s="15"/>
-[...10 lines deleted...]
-      <c r="F70" s="4"/>
+      <c r="C69" s="5"/>
+      <c r="D69" s="5"/>
+      <c r="E69" s="6">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="2"/>
+      <c r="B70" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="C70" s="16"/>
+      <c r="D70" s="3">
+        <v>0</v>
+      </c>
+      <c r="E70" s="2"/>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A71" s="16" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A71" s="2"/>
+      <c r="B71" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="C71" s="16"/>
+      <c r="D71" s="3">
+        <v>2</v>
+      </c>
+      <c r="E71" s="2"/>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" s="2"/>
-      <c r="B72" s="17" t="s">
+      <c r="B72" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C72" s="16"/>
+      <c r="D72" s="3">
+        <v>24</v>
+      </c>
+      <c r="E72" s="2"/>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B73" t="s">
+        <v>18</v>
+      </c>
+      <c r="D73" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="10"/>
+      <c r="B75" s="10"/>
+      <c r="C75" s="10"/>
+      <c r="D75" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="E75" s="10"/>
+      <c r="F75" s="12"/>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="7"/>
+      <c r="B76" s="7"/>
+      <c r="C76" s="7"/>
+      <c r="D76" s="8"/>
+      <c r="E76" s="2"/>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B77" s="2"/>
+      <c r="C77" s="2"/>
+      <c r="D77" s="9">
+        <v>1360849</v>
+      </c>
+      <c r="E77" s="2"/>
+    </row>
+    <row r="79" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="B79" s="14"/>
+      <c r="C79" s="14"/>
+      <c r="D79" s="14"/>
+      <c r="E79" s="14"/>
+      <c r="F79" s="14"/>
+    </row>
+    <row r="80" spans="1:6" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="4"/>
+      <c r="B80" s="4"/>
+      <c r="C80" s="4"/>
+      <c r="D80" s="4"/>
+      <c r="E80" s="4"/>
+      <c r="F80" s="4"/>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B81" s="15"/>
+      <c r="C81" s="5"/>
+      <c r="D81" s="5"/>
+      <c r="E81" s="6">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" s="2"/>
+      <c r="B82" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="C72" s="17"/>
-      <c r="D72" s="3">
+      <c r="C82" s="16"/>
+      <c r="D82" s="3">
         <v>0</v>
       </c>
-      <c r="E72" s="2"/>
-[...3 lines deleted...]
-      <c r="B73" s="17" t="s">
+      <c r="E82" s="2"/>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" s="2"/>
+      <c r="B83" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="C73" s="17"/>
-[...7 lines deleted...]
-      <c r="B74" s="17" t="s">
+      <c r="C83" s="16"/>
+      <c r="D83" s="3">
+        <v>3</v>
+      </c>
+      <c r="E83" s="2"/>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" s="2"/>
+      <c r="B84" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="C74" s="17"/>
-      <c r="D74" s="3">
+      <c r="C84" s="16"/>
+      <c r="D84" s="3">
         <v>24</v>
       </c>
-      <c r="E74" s="2"/>
-[...27 lines deleted...]
-      <c r="A81" s="2" t="s">
+      <c r="E84" s="2"/>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" s="10"/>
+      <c r="B86" s="10"/>
+      <c r="C86" s="10"/>
+      <c r="D86" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="E86" s="10"/>
+      <c r="F86" s="12"/>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" s="7"/>
+      <c r="B87" s="7"/>
+      <c r="C87" s="7"/>
+      <c r="D87" s="8"/>
+      <c r="E87" s="2"/>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B81" s="2"/>
-[...25 lines deleted...]
-      <c r="A85" s="16" t="s">
+      <c r="B88" s="2"/>
+      <c r="C88" s="2"/>
+      <c r="D88" s="9">
+        <v>1361039</v>
+      </c>
+      <c r="E88" s="2"/>
+    </row>
+    <row r="90" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B90" s="14"/>
+      <c r="C90" s="14"/>
+      <c r="D90" s="14"/>
+      <c r="E90" s="14"/>
+      <c r="F90" s="14"/>
+    </row>
+    <row r="91" spans="1:6" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="4"/>
+      <c r="B91" s="4"/>
+      <c r="C91" s="4"/>
+      <c r="D91" s="4"/>
+      <c r="E91" s="4"/>
+      <c r="F91" s="4"/>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="B85" s="16"/>
-[...2 lines deleted...]
-      <c r="E85" s="6">
+      <c r="B92" s="15"/>
+      <c r="C92" s="5"/>
+      <c r="D92" s="5"/>
+      <c r="E92" s="6">
         <v>27</v>
       </c>
     </row>
-    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B86" s="17" t="s">
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" s="2"/>
+      <c r="B93" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="C86" s="17"/>
-      <c r="D86" s="3">
+      <c r="C93" s="16"/>
+      <c r="D93" s="3">
         <v>0</v>
       </c>
-      <c r="E86" s="2"/>
-[...3 lines deleted...]
-      <c r="B87" s="17" t="s">
+      <c r="E93" s="2"/>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" s="2"/>
+      <c r="B94" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="C87" s="17"/>
-      <c r="D87" s="3">
+      <c r="C94" s="16"/>
+      <c r="D94" s="3">
         <v>3</v>
       </c>
-      <c r="E87" s="2"/>
-[...3 lines deleted...]
-      <c r="B88" s="17" t="s">
+      <c r="E94" s="2"/>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" s="2"/>
+      <c r="B95" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="C88" s="17"/>
-      <c r="D88" s="3">
+      <c r="C95" s="16"/>
+      <c r="D95" s="3">
         <v>24</v>
       </c>
-      <c r="E88" s="2"/>
-[...19 lines deleted...]
-      <c r="A94" s="2" t="s">
+      <c r="E95" s="2"/>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" s="10"/>
+      <c r="B98" s="10"/>
+      <c r="C98" s="10"/>
+      <c r="D98" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="E98" s="10"/>
+      <c r="F98" s="12"/>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" s="7"/>
+      <c r="B99" s="7"/>
+      <c r="C99" s="7"/>
+      <c r="D99" s="8"/>
+      <c r="E99" s="2"/>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B94" s="2"/>
-[...7 lines deleted...]
-      <c r="A96" s="15" t="s">
+      <c r="B100" s="2"/>
+      <c r="C100" s="2"/>
+      <c r="D100" s="9">
+        <v>1427358</v>
+      </c>
+      <c r="E100" s="2"/>
+    </row>
+    <row r="102" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B102" s="14"/>
+      <c r="C102" s="14"/>
+      <c r="D102" s="14"/>
+      <c r="E102" s="14"/>
+      <c r="F102" s="14"/>
+    </row>
+    <row r="103" spans="1:6" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="4"/>
+      <c r="B103" s="4"/>
+      <c r="C103" s="4"/>
+      <c r="D103" s="4"/>
+      <c r="E103" s="4"/>
+      <c r="F103" s="4"/>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B104" s="15"/>
+      <c r="C104" s="5"/>
+      <c r="D104" s="5"/>
+      <c r="E104" s="6">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A105" s="2"/>
+      <c r="B105" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="C105" s="16"/>
+      <c r="D105" s="3">
+        <v>0</v>
+      </c>
+      <c r="E105" s="2"/>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" s="2"/>
+      <c r="B106" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="C106" s="16"/>
+      <c r="D106" s="3">
+        <v>3</v>
+      </c>
+      <c r="E106" s="2"/>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A107" s="2"/>
+      <c r="B107" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C107" s="16"/>
+      <c r="D107" s="3">
+        <v>24</v>
+      </c>
+      <c r="E107" s="2"/>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A110" s="10"/>
+      <c r="B110" s="10"/>
+      <c r="C110" s="10"/>
+      <c r="D110" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E110" s="10"/>
+      <c r="F110" s="12"/>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A111" s="7"/>
+      <c r="B111" s="7"/>
+      <c r="C111" s="7"/>
+      <c r="D111" s="8"/>
+      <c r="E111" s="2"/>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A112" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B112" s="2"/>
+      <c r="C112" s="2"/>
+      <c r="D112" s="9">
+        <v>1422093</v>
+      </c>
+      <c r="E112" s="2"/>
+    </row>
+    <row r="114" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B114" s="14"/>
+      <c r="C114" s="14"/>
+      <c r="D114" s="14"/>
+      <c r="E114" s="14"/>
+      <c r="F114" s="14"/>
+    </row>
+    <row r="115" spans="1:6" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="4"/>
+      <c r="B115" s="4"/>
+      <c r="C115" s="4"/>
+      <c r="D115" s="4"/>
+      <c r="E115" s="4"/>
+      <c r="F115" s="4"/>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B116" s="15"/>
+      <c r="C116" s="5"/>
+      <c r="D116" s="5"/>
+      <c r="E116" s="6">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" s="2"/>
+      <c r="B117" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="C117" s="16"/>
+      <c r="D117" s="3">
+        <v>0</v>
+      </c>
+      <c r="E117" s="2"/>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" s="2"/>
+      <c r="B118" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="C118" s="16"/>
+      <c r="D118" s="3">
+        <v>3</v>
+      </c>
+      <c r="E118" s="2"/>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" s="2"/>
+      <c r="B119" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C119" s="16"/>
+      <c r="D119" s="3">
         <v>23</v>
       </c>
-      <c r="B96" s="15"/>
-[...14 lines deleted...]
-      <c r="A98" s="16" t="s">
+      <c r="E119" s="2"/>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" s="10"/>
+      <c r="B121" s="10"/>
+      <c r="C121" s="10"/>
+      <c r="D121" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="E121" s="10"/>
+      <c r="F121" s="12"/>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" s="7"/>
+      <c r="B122" s="7"/>
+      <c r="C122" s="7"/>
+      <c r="D122" s="8"/>
+      <c r="E122" s="2"/>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B123" s="2"/>
+      <c r="C123" s="2"/>
+      <c r="D123" s="9">
+        <v>1445476</v>
+      </c>
+      <c r="E123" s="2"/>
+    </row>
+    <row r="125" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B125" s="14"/>
+      <c r="C125" s="14"/>
+      <c r="D125" s="14"/>
+      <c r="E125" s="14"/>
+      <c r="F125" s="14"/>
+    </row>
+    <row r="126" spans="1:6" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="4"/>
+      <c r="B126" s="4"/>
+      <c r="C126" s="4"/>
+      <c r="D126" s="4"/>
+      <c r="E126" s="4"/>
+      <c r="F126" s="4"/>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="B98" s="16"/>
-[...2 lines deleted...]
-      <c r="E98" s="6">
+      <c r="B127" s="15"/>
+      <c r="C127" s="5"/>
+      <c r="D127" s="5"/>
+      <c r="E127" s="6">
         <v>27</v>
       </c>
     </row>
-    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B99" s="17" t="s">
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" s="2"/>
+      <c r="B128" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="C99" s="17"/>
-      <c r="D99" s="3">
+      <c r="C128" s="16"/>
+      <c r="D128" s="3">
         <v>0</v>
       </c>
-      <c r="E99" s="2"/>
-[...3 lines deleted...]
-      <c r="B100" s="17" t="s">
+      <c r="E128" s="2"/>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" s="2"/>
+      <c r="B129" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="C100" s="17"/>
-      <c r="D100" s="3">
+      <c r="C129" s="16"/>
+      <c r="D129" s="3">
+        <v>4</v>
+      </c>
+      <c r="E129" s="2"/>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" s="2"/>
+      <c r="B130" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C130" s="16"/>
+      <c r="D130" s="3">
+        <v>23</v>
+      </c>
+      <c r="E130" s="2"/>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A133" s="10"/>
+      <c r="B133" s="10"/>
+      <c r="C133" s="10"/>
+      <c r="D133" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E133" s="10"/>
+      <c r="F133" s="12"/>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A134" s="7"/>
+      <c r="B134" s="7"/>
+      <c r="C134" s="7"/>
+      <c r="D134" s="8"/>
+      <c r="E134" s="2"/>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A135" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B135" s="2"/>
+      <c r="C135" s="2"/>
+      <c r="D135" s="9">
+        <v>1530504</v>
+      </c>
+      <c r="E135" s="2"/>
+    </row>
+    <row r="137" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B137" s="14"/>
+      <c r="C137" s="14"/>
+      <c r="D137" s="14"/>
+      <c r="E137" s="14"/>
+      <c r="F137" s="14"/>
+    </row>
+    <row r="138" spans="1:6" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="4"/>
+      <c r="B138" s="4"/>
+      <c r="C138" s="4"/>
+      <c r="D138" s="4"/>
+      <c r="E138" s="4"/>
+      <c r="F138" s="4"/>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A139" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="E100" s="2"/>
-[...3 lines deleted...]
-      <c r="B101" s="17" t="s">
+      <c r="B139" s="15"/>
+      <c r="C139" s="5"/>
+      <c r="D139" s="5"/>
+      <c r="E139" s="6">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A140" s="2"/>
+      <c r="B140" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="C140" s="16"/>
+      <c r="D140" s="3">
+        <v>0</v>
+      </c>
+      <c r="E140" s="2"/>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A141" s="2"/>
+      <c r="B141" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="C141" s="16"/>
+      <c r="D141" s="3">
+        <v>3</v>
+      </c>
+      <c r="E141" s="2"/>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A142" s="2"/>
+      <c r="B142" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="C101" s="17"/>
-      <c r="D101" s="3">
+      <c r="C142" s="16"/>
+      <c r="D142" s="3">
+        <v>23</v>
+      </c>
+      <c r="E142" s="2"/>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A143" s="2"/>
+      <c r="B143" s="13"/>
+      <c r="C143" s="13"/>
+      <c r="D143" s="3"/>
+      <c r="E143" s="2"/>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A144" s="10"/>
+      <c r="B144" s="10"/>
+      <c r="C144" s="10"/>
+      <c r="D144" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="E144" s="10"/>
+      <c r="F144" s="12"/>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A145" s="2"/>
+      <c r="B145" s="13"/>
+      <c r="C145" s="13"/>
+      <c r="D145" s="3"/>
+      <c r="E145" s="2"/>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A146" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B146" s="2"/>
+      <c r="C146" s="2"/>
+      <c r="D146" s="9">
+        <v>1590415</v>
+      </c>
+      <c r="E146" s="2"/>
+    </row>
+    <row r="148" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A148" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B148" s="14"/>
+      <c r="C148" s="14"/>
+      <c r="D148" s="14"/>
+      <c r="E148" s="14"/>
+      <c r="F148" s="14"/>
+    </row>
+    <row r="149" spans="1:6" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="4"/>
+      <c r="B149" s="4"/>
+      <c r="C149" s="4"/>
+      <c r="D149" s="4"/>
+      <c r="E149" s="4"/>
+      <c r="F149" s="4"/>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B150" s="15"/>
+      <c r="C150" s="5"/>
+      <c r="D150" s="5"/>
+      <c r="E150" s="6">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" s="2"/>
+      <c r="B151" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="C151" s="16"/>
+      <c r="D151" s="3">
+        <v>0</v>
+      </c>
+      <c r="E151" s="2"/>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152" s="2"/>
+      <c r="B152" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="C152" s="16"/>
+      <c r="D152" s="3">
+        <v>3</v>
+      </c>
+      <c r="E152" s="2"/>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153" s="2"/>
+      <c r="B153" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C153" s="16"/>
+      <c r="D153" s="3">
         <v>24</v>
       </c>
-      <c r="E101" s="2"/>
-[...359 lines deleted...]
-      <c r="E148" s="2"/>
+      <c r="E153" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="60">
-[...39 lines deleted...]
-    <mergeCell ref="A10:B10"/>
+  <mergeCells count="65">
+    <mergeCell ref="A148:F148"/>
+    <mergeCell ref="A150:B150"/>
+    <mergeCell ref="B151:C151"/>
+    <mergeCell ref="B152:C152"/>
+    <mergeCell ref="B153:C153"/>
+    <mergeCell ref="A137:F137"/>
+    <mergeCell ref="A139:B139"/>
+    <mergeCell ref="B140:C140"/>
+    <mergeCell ref="B141:C141"/>
+    <mergeCell ref="B142:C142"/>
     <mergeCell ref="B46:C46"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A41:F41"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="A30:F30"/>
     <mergeCell ref="A32:B32"/>
-    <mergeCell ref="A143:F143"/>
-[...3 lines deleted...]
-    <mergeCell ref="B148:C148"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A55:F55"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="B58:C58"/>
+    <mergeCell ref="B59:C59"/>
+    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="A67:F67"/>
+    <mergeCell ref="A69:B69"/>
+    <mergeCell ref="B70:C70"/>
+    <mergeCell ref="B71:C71"/>
+    <mergeCell ref="B72:C72"/>
+    <mergeCell ref="A79:F79"/>
+    <mergeCell ref="A81:B81"/>
+    <mergeCell ref="B82:C82"/>
+    <mergeCell ref="B83:C83"/>
+    <mergeCell ref="B84:C84"/>
+    <mergeCell ref="A90:F90"/>
+    <mergeCell ref="A92:B92"/>
+    <mergeCell ref="B93:C93"/>
+    <mergeCell ref="B94:C94"/>
+    <mergeCell ref="B95:C95"/>
+    <mergeCell ref="A102:F102"/>
+    <mergeCell ref="A104:B104"/>
+    <mergeCell ref="B105:C105"/>
+    <mergeCell ref="B106:C106"/>
+    <mergeCell ref="B107:C107"/>
+    <mergeCell ref="A114:F114"/>
+    <mergeCell ref="A116:B116"/>
+    <mergeCell ref="B117:C117"/>
+    <mergeCell ref="B118:C118"/>
+    <mergeCell ref="B119:C119"/>
+    <mergeCell ref="A125:F125"/>
+    <mergeCell ref="A127:B127"/>
+    <mergeCell ref="B128:C128"/>
+    <mergeCell ref="B129:C129"/>
+    <mergeCell ref="B130:C130"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Foglio1</vt:lpstr>
     </vt:vector>